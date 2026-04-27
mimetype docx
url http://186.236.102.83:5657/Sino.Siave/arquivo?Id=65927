--- v1 (2026-03-10)
+++ v2 (2026-04-27)
@@ -225,73 +225,73 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:fill="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Levamos ao conhecimento de Vossas Senhorias, que em sessão ordinária desta Casa de Leis, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:fill="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>realizada em</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:fill="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">  9</w:t>
+        <w:t xml:space="preserve">  22 </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:fill="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
+        <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:fill="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>março</w:t>
+        <w:t>abril</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:fill="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">  de 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:fill="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -2301,91 +2301,97 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:displayBackgroundShape w:val="1"/>
   <w:embedSystemFonts/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00000000"/>
     <w:rsid w:val="0164321A"/>
+    <w:rsid w:val="034F1D0C"/>
     <w:rsid w:val="05326703"/>
     <w:rsid w:val="06502810"/>
     <w:rsid w:val="0C265294"/>
     <w:rsid w:val="0D8E78CB"/>
     <w:rsid w:val="0E6853C2"/>
     <w:rsid w:val="0FB750B5"/>
     <w:rsid w:val="0FE01138"/>
+    <w:rsid w:val="1078210F"/>
     <w:rsid w:val="10F4671B"/>
     <w:rsid w:val="126E33A4"/>
     <w:rsid w:val="13BE6591"/>
     <w:rsid w:val="14817536"/>
     <w:rsid w:val="14CC2A42"/>
     <w:rsid w:val="17664F23"/>
     <w:rsid w:val="251023A1"/>
     <w:rsid w:val="25786C47"/>
+    <w:rsid w:val="283F0557"/>
+    <w:rsid w:val="29CD45A3"/>
     <w:rsid w:val="307A62C7"/>
+    <w:rsid w:val="31620396"/>
     <w:rsid w:val="33865DD4"/>
     <w:rsid w:val="357A2FFE"/>
     <w:rsid w:val="37836CC1"/>
     <w:rsid w:val="37E23ACA"/>
+    <w:rsid w:val="385F7561"/>
     <w:rsid w:val="3A626CCC"/>
     <w:rsid w:val="3BDE1852"/>
     <w:rsid w:val="3E0D10FD"/>
     <w:rsid w:val="3E590443"/>
     <w:rsid w:val="415A4497"/>
     <w:rsid w:val="41EC53BB"/>
     <w:rsid w:val="43673064"/>
     <w:rsid w:val="46A5382B"/>
     <w:rsid w:val="46C129AE"/>
     <w:rsid w:val="46D06713"/>
     <w:rsid w:val="4C1077A9"/>
     <w:rsid w:val="4CFB5A3E"/>
     <w:rsid w:val="4DDB2845"/>
     <w:rsid w:val="4F400EB4"/>
     <w:rsid w:val="51EF166B"/>
     <w:rsid w:val="53823AE9"/>
     <w:rsid w:val="566C39F8"/>
     <w:rsid w:val="568700FA"/>
     <w:rsid w:val="57A55075"/>
     <w:rsid w:val="58E106BA"/>
     <w:rsid w:val="5BB56704"/>
     <w:rsid w:val="5FFE1D6B"/>
     <w:rsid w:val="60D60E6B"/>
     <w:rsid w:val="63DD4F07"/>
     <w:rsid w:val="63F6279D"/>